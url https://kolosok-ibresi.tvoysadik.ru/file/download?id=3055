--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -1,45 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="sigs" ContentType="application/vnd.openxmlformats-package.digital-signature-origin"/>
+  <Override PartName="/_xmlsignatures/sig1.xml" ContentType="application/vnd.openxmlformats-package.digital-signature-xmlsignature+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/origin" Target="_xmlsignatures/origin.sigs"/></Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Информация об объеме образовательной деятельности за 2025 год:</t>
   </si>
   <si>
     <t>за счет ассигнований федерального бюджета: 1 026 642,80 руб. (освоено 99,9%)</t>
@@ -468,50 +471,205 @@
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=_xmlsignatures/_rels/origin.sigs.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/signature" Target="sig1.xml"/></Relationships>
+</file>
+
+<file path=_xmlsignatures/sig1.xml><?xml version="1.0" encoding="utf-8"?>
+<Signature xmlns="http://www.w3.org/2000/09/xmldsig#" Id="idPackageSignature">
+  <SignedInfo>
+    <CanonicalizationMethod Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+    <SignatureMethod Algorithm="http://www.w3.org/2000/09/xmldsig#rsa-sha1"/>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idPackageObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>30RZnT9/rrfH65ZokrgjbhrW5wc=</DigestValue>
+    </Reference>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idOfficeObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>qHaQ7908NIwzGU7HYBA+z0wQ+Vo=</DigestValue>
+    </Reference>
+  </SignedInfo>
+  <SignatureValue>r9Nhyhuah/Acth8biUmyrnA1HQQ+xTMJ+IIfdLefwjiJasmwMpVA7Xs3jkbIYWcEFdZNn7Ndo6DHn4enlvIfuVBJ+Jg7sYS9k80XSu6LU091y2lPz7k4BdY0bYyzuSfFRfKC9oIkU/1smVWPEVCjwG6dCE5XgzhY1CRCrWlmuhiQ7u7RW2coKuFfPuMZ3eWS5sbH8y8ptkk30UzzmasFs92F6+BdegAJv1ASmgBEbfu4D6IwDA5nvoAZaNnDs4XNm7Vjt00dHIL8IJliZ/X96+n4tG1JrQifSZKeW1hT9DqONr7KQQ1IXeiSAvScdQx+vz1mz4OfIRRgssyFIeQ2KeUf+uWschJ3PIscghBWeP0U9k02IOf/WusKqvGNXfyHSyGhDKz0k7i+R8V3ssKcpEGoPH0G8DwlM/sIqtEBkAhqmSTBGivrTZqBVCTvWGw5iLoCnWP1IoZvm9jYHSh+W4gPac6nJ0a4OazM4JvkNGED/9UUu56ezhZ8WvCGXPp/t47yTCcQPCRGhDzl7WN0+L30Yu6ob/5WkI5RmHf67kGPXLlBSCYJV+7tmBlP6/UKgQgwreg7J3jJ+4Xvnhl6/KtWKzFmeS882/BznQ6qNLwchteHk3jkMUAlJt39BcvwE6EBYHb7r8hYx7/SSBy5T/C+67Up3OCLRCu3oM+aRo4=</SignatureValue>
+  <KeyInfo>
+    <X509Data>
+      <X509Certificate>MIIFxjCCA64CFCrIzYho77oTAVxtHOLQfrFX+L1HMA0GCSqGSIb3DQEBCwUAMIGQ
+MS4wLAYDVQQDDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MS4wLAYDVQQKDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MSEwHwYDVQQHDBjQldC60LDRgtC10YDQuNC90LHRg9GA0LMxCzAJBgNVBAYTAlJV
+MB4XDTIzMTAxMTE0MTUxMVoXDTI0MTAxMDE0MTUxMVowga0xRTBDBgNVBAMMPNCQ
+0LvQtdC60YHQsNC90LTRgNC+0LLQsCDQndCw0YLQsNC70LjRjyDQndC40LrQvtC7
+0LDQtdCy0L3QsDFXMFUGA1UECgxO0JzQkdCU0J7QoyDQndC+0LLQvtGH0YPRgNCw
+0YjQtdCy0YHQutC40Lkg0LTQtdGC0YHQutC40Lkg0YHQsNC0INCa0L7Qu9C+0YHQ
+vtC6MQswCQYDVQQGEwJSVTCCAiIwDQYJKoZIhvcNAQEBBQADggIPADCCAgoCggIB
+AL0mfzp0Pw/6mleWrwrfhsBT+RoPXaouI8Mhe6foxP4V1xE+apgieGwgRm1Gc/qR
+c1iXVlLl4kqmIU4/a9YsPZPcbIBgiS9Wt1C3lUbnO+kFtFNAp0hWJriL3qa9IkWJ
+wysHQOg/g3Vjh8C/fukQ2gxh4WTUBYpxUiJNOx0+6kUqyiJSlZT+I/90iRpjiLI5
+byZbqI43tIVk09ChCFKdLGoj14AZonb45LvF4oYxcSHUqFJvQ/y5tcG3Ug6vm+rZ
+7mYpTTeTqguD4Uj9GLvG2uVNhP1wogl3rTaMEOX654Pj3zfwLpEZxJ0PxhQ3YU16
+oNE8uuw5kf16nWZiW+aHec7dFCkmL907jKVI/7d8HVwJT5DG0fOYrH58EYZvguJz
+CHlUYEh8ru16Utws0BBCV+UqIojmyeDtU7V34qB6YDFrMLAYLFg0JAz6sJj9PFJ3
+dmS9BappjgBiDy6tbwCKzQQRJ89xwwuEzESt4ACAQA/7dtVLcWpBWJ6eGTr2+wNQ
+GIjg+Itm/hSvM4cMoj3rJaWsnzISgNMksXLEXPoA7xXX7ORIbMNi+82XWIgbbLaa
+SfaZYCbcsnrcJIUlUwOaEy4KGOHD3x+dQ4RQHXUIKA9H9FgRT1ByL2VaaHzZ+NbI
+yqglvmrlsb9oDNt0d5gFS+2hfeQL9xuOOLcUZn4mGRkvAgMBAAEwDQYJKoZIhvcN
+AQELBQADggIBAKhqW1TF6A8ceznj8PXJvOxOyCsdRvfK6lneAB/0NG301mE2dERP
+5cw/sCKHmjIa0X+00uW7jgWd0cFH2ERIsgonELHjlk2Sj50KJk86y0Xlz2+n1aU8
+MNIE/INfP7x0x4HpoQnu1V2elwW/XW4hnUfNjslEWUZKGGhmiJbsanC2UcFbF07N
+y5VzRW6padafWmN84aDd19RwoUBnfgTb4noyJxHsfWDWaA44UDC9YLVKg2uiouw7
+BWkB27I4WXKd0FAYVx/j1WREc/LAJlagspapE0+ICYTDl9/o0mVSUIcl4Ny4xY+k
+5nCBjJMlzihfxVgbQ+VgacPqw5ugVd6AoYbYVjGefQ9ZfsyfUMhgC+ax7TkbD+S6
+WGHTwvBE7BHq59FjHVxdNjtnvXnnc1ZDl8Rr+GeebEksfctVMj09swLbT7rOAp0t
+thVNcwNG+R2haPF5JdAJxFbuVoTNCZ/MZza9VBi3Q+phSomoSZhFf3QyR/Q0rYnZ
+N/mXBmcK+yFzwzYxjo64w0jkOztjQkGwsNS9d7Ro+ckgza8svDuMC9J9cCbuuE6+
+3UX2OZz3M73wFLHmQMNxuNw/7I11A1Nyep2HYlvhxyfJKf0LJfYFQa+v52T97GPz
+FcQPMdXNNgy6zrOG1nzjL83B2rpEvfZ59PWkpJPLEc1+YU9TFez9qekg</X509Certificate>
+    </X509Data>
+  </KeyInfo>
+  <Object xmlns:mdssi="http://schemas.openxmlformats.org/package/2006/digital-signature" Id="idPackageObject">
+    <Manifest>
+      <Reference URI="/_rels/.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>+nAd0bim5u961Z6hkrztwiSj8HA=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/_rels/workbook.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId3"/>
+            <mdssi:RelationshipReference SourceId="rId2"/>
+            <mdssi:RelationshipReference SourceId="rId1"/>
+            <mdssi:RelationshipReference SourceId="rId6"/>
+            <mdssi:RelationshipReference SourceId="rId5"/>
+            <mdssi:RelationshipReference SourceId="rId4"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>TmEMMSnBCP0FpjpUdULk00iEjc4=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/_rels/sheet1.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>x3OS0O1Zv90RqYPQ04JCQKrQR8U=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/sharedStrings.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>hj7V35Uxffyh5BLsWq2LHFiRyCI=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/styles.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>ieYLaLvoZp9L0O4q2t/8bMLEW+8=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/theme/theme1.xml?ContentType=application/vnd.openxmlformats-officedocument.theme+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>Za3DHNig+q855it97wtUyiVtW+M=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/workbook.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>Bwi0fF56apBXqRyScfgtILthh2I=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet1.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>75zLelSL7Gk4N95uAQp5/6Usu6g=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet2.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>W/rCgL9uPKk+sLCq+fFDCJCCtqM=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet3.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>W/rCgL9uPKk+sLCq+fFDCJCCtqM=</DigestValue>
+      </Reference>
+    </Manifest>
+    <SignatureProperties>
+      <SignatureProperty Id="idSignatureTime" Target="#idPackageSignature">
+        <mdssi:SignatureTime>
+          <mdssi:Format>YYYY-MM-DDThh:mm:ssTZD</mdssi:Format>
+          <mdssi:Value>2026-05-14T07:15:40Z</mdssi:Value>
+        </mdssi:SignatureTime>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+  <Object Id="idOfficeObject">
+    <SignatureProperties>
+      <SignatureProperty Id="idOfficeV1Details" Target="#idPackageSignature">
+        <SignatureInfoV1 xmlns="http://schemas.microsoft.com/office/2006/digsig">
+          <SetupID/>
+          <SignatureText/>
+          <SignatureImage/>
+          <SignatureComments>Защита подлинности документа</SignatureComments>
+          <WindowsVersion>5.1</WindowsVersion>
+          <OfficeVersion>12.0</OfficeVersion>
+          <ApplicationVersion>12.0</ApplicationVersion>
+          <Monitors>1</Monitors>
+          <HorizontalResolution>1680</HorizontalResolution>
+          <VerticalResolution>1050</VerticalResolution>
+          <ColorDepth>32</ColorDepth>
+          <SignatureProviderId>{00000000-0000-0000-0000-000000000000}</SignatureProviderId>
+          <SignatureProviderUrl/>
+          <SignatureProviderDetails>9</SignatureProviderDetails>
+          <ManifestHashAlgorithm>http://www.w3.org/2000/09/xmldsig#sha1</ManifestHashAlgorithm>
+          <SignatureType>1</SignatureType>
+        </SignatureInfoV1>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+</Signature>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
       <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>